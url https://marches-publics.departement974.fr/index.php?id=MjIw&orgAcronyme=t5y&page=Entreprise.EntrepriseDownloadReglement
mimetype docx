--- v0 (2026-06-21)
+++ v1 (2026-08-13)
@@ -499,56 +499,56 @@
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00891B54">
-[...4 lines deleted...]
-      <w:r w:rsidR="00891B54">
+      <w:r w:rsidR="00D87BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D87BB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">TRAVAUX </w:t>
       </w:r>
       <w:r w:rsidR="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="004F55DE">
@@ -565,56 +565,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00891B54">
-[...4 lines deleted...]
-      <w:r w:rsidR="00891B54">
+      <w:r w:rsidR="00D87BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D87BB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">FOURNITURES </w:t>
       </w:r>
       <w:r w:rsidR="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="004F55DE">
@@ -623,56 +623,56 @@
         </w:rPr>
         <w:t xml:space="preserve">C  </w:t>
       </w:r>
       <w:r w:rsidR="004F309E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="1"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="004F309E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00891B54">
-[...4 lines deleted...]
-      <w:r w:rsidR="00891B54">
+      <w:r w:rsidR="00D87BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D87BB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004F309E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> SERVICES</w:t>
       </w:r>
       <w:r w:rsidR="00B85C9D" w:rsidRPr="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BF3E6A" w14:textId="77777777" w:rsidR="00FD1284" w:rsidRPr="004F55DE" w:rsidRDefault="00FD1284" w:rsidP="00FD1284">
@@ -825,107 +825,117 @@
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000CC"/>
         </w:rPr>
         <w:t xml:space="preserve"> page n°</w:t>
       </w:r>
       <w:r w:rsidR="004C7E7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000CC"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000CC"/>
         </w:rPr>
         <w:t xml:space="preserve"> du présent document</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CEB2F48" w14:textId="2A2BD5C8" w:rsidR="00F823E5" w:rsidRPr="004F55DE" w:rsidRDefault="00F823E5" w:rsidP="00F823E5">
+    <w:p w14:paraId="6CEB2F48" w14:textId="1079DCF3" w:rsidR="00F823E5" w:rsidRPr="004F55DE" w:rsidRDefault="00F823E5" w:rsidP="00F823E5">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891B54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date limite de réception des offres :</w:t>
       </w:r>
       <w:r w:rsidRPr="00891B54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00891B54" w:rsidRPr="00891B54">
+      <w:r w:rsidR="00D87BB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>23 juillet 2026</w:t>
+        <w:t xml:space="preserve">17 août </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00891B54" w:rsidRPr="00891B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000CC"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00891B54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> avant 15 heures (heure Réunion)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="1581D2A6" w14:textId="77777777" w:rsidR="008E4A04" w:rsidRPr="004F55DE" w:rsidRDefault="008E4A04" w:rsidP="008E4A04">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="307AD697" w14:textId="77777777" w:rsidR="00FD1284" w:rsidRPr="004F55DE" w:rsidRDefault="008E4A04" w:rsidP="008E4A04">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1077,51 +1087,51 @@
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41BBBD82" w14:textId="37824CA7" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="41BBBD82" w14:textId="37824CA7" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066210" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>ARTICLE 2 - Objet du marché</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
@@ -1136,51 +1146,51 @@
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A61F3B9" w14:textId="76A7395E" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="5A61F3B9" w14:textId="76A7395E" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066211" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>ARTICLE 3 – Procédure de passation</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
@@ -1195,51 +1205,51 @@
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7ACFF5B1" w14:textId="6296E615" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="7ACFF5B1" w14:textId="6296E615" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066212" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>ARTICLE 4 - Caractéristiques principales du marché</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
@@ -1254,51 +1264,51 @@
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17118050" w14:textId="165F642D" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="17118050" w14:textId="165F642D" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066213" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1 - Forme du marché</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1324,51 +1334,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15743E07" w14:textId="6E08D61A" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="15743E07" w14:textId="6E08D61A" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066214" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2 - Durée globale du marché</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1394,51 +1404,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="277C5887" w14:textId="12069473" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="277C5887" w14:textId="12069473" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066215" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.3 – Tranche optionnelle</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1464,51 +1474,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="685CFF8B" w14:textId="3C031E89" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="685CFF8B" w14:textId="3C031E89" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066216" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.4 - Allotissement et estimation de l’administration</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1534,51 +1544,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52C462CB" w14:textId="789E368F" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="52C462CB" w14:textId="789E368F" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066217" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.5 – Variantes</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1604,51 +1614,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="530EE3C8" w14:textId="70643B3F" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="530EE3C8" w14:textId="70643B3F" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066218" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.6 - Prestations similaires</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1674,51 +1684,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D4547EB" w14:textId="12E2FDD2" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="7D4547EB" w14:textId="12E2FDD2" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066219" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.7 - Informations financières</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1744,51 +1754,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65E50186" w14:textId="327A173B" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="65E50186" w14:textId="327A173B" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066220" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.8 - Conservation des données</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1814,51 +1824,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D7854F6" w14:textId="6B27D66B" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="1D7854F6" w14:textId="6B27D66B" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066221" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>ARTICLE 5 - Conditions de participation à la consultation publique</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
@@ -1873,51 +1883,51 @@
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C602EB2" w14:textId="5E60AE39" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="2C602EB2" w14:textId="5E60AE39" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066222" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.1 - Conditions générales liées à la candidature</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1943,51 +1953,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00EC2787" w14:textId="720136B2" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="00EC2787" w14:textId="720136B2" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066223" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.2 - Conditions de participation propres aux groupements</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -2013,51 +2023,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EB516BE" w14:textId="7CB09E79" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="7EB516BE" w14:textId="7CB09E79" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066224" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.3 - Dispositions relatives aux sous-traitants</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -2083,51 +2093,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="043679C7" w14:textId="7A41CD3B" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="043679C7" w14:textId="7A41CD3B" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066225" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.4 - Modalités de retrait du dossier de consultation des entreprises</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -2153,51 +2163,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38EA84F6" w14:textId="6EAD722B" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="38EA84F6" w14:textId="6EAD722B" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066226" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.5 - Renseignements complémentaires</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -2223,51 +2233,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17FB97A7" w14:textId="57B70B1E" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="17FB97A7" w14:textId="57B70B1E" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066227" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.6 – Visite préalable</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -2293,51 +2303,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29F5A3AE" w14:textId="5AF9245E" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="29F5A3AE" w14:textId="5AF9245E" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066228" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.7 - Pièces à remettre par tous les candidats</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -2363,51 +2373,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F952506" w14:textId="42B564B5" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="4F952506" w14:textId="42B564B5" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066229" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.8 - Modalités de remise des plis</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -2433,51 +2443,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27BA36B7" w14:textId="5F4AE838" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="27BA36B7" w14:textId="5F4AE838" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066230" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>ARTICLE 6 - Analyse et classement des offres</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
@@ -2492,51 +2502,51 @@
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DD1D4A9" w14:textId="08FD0D9A" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="2DD1D4A9" w14:textId="08FD0D9A" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066231" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.1 - Opérations de vérifications</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -2562,51 +2572,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65D82A7D" w14:textId="189FD4B2" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="65D82A7D" w14:textId="189FD4B2" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066232" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.2 - Critères de jugement des offres</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -2632,51 +2642,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30E2E81C" w14:textId="4D1C428F" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="30E2E81C" w14:textId="4D1C428F" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066233" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.3 - Règles relatives à l’attribution</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -2702,51 +2712,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BEF46D4" w14:textId="63C38730" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="0BEF46D4" w14:textId="63C38730" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066234" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>ARTICLE 7 - Analyse de la candidature de l’attributaire</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
@@ -2761,51 +2771,51 @@
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="757CDF85" w14:textId="6079B6AB" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="757CDF85" w14:textId="6079B6AB" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066235" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.1 - Liste des pièces à remettre par l’attributaire</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -2831,51 +2841,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5297ED79" w14:textId="34EF510D" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="5297ED79" w14:textId="34EF510D" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9912"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066236" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.2 - Modalités de transmission des pièces par l’attributaire et analyse de la candidature</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -2901,51 +2911,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="297E140C" w14:textId="66E095C2" w:rsidR="008A6373" w:rsidRDefault="00891B54">
+    <w:p w14:paraId="297E140C" w14:textId="66E095C2" w:rsidR="008A6373" w:rsidRDefault="00D87BB6">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc232066237" w:history="1">
         <w:r w:rsidR="008A6373" w:rsidRPr="002A2812">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>ARTICLE 8 - Notification du marché</w:t>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="008A6373">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
@@ -9746,51 +9756,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Les plis seront transmis </w:t>
       </w:r>
       <w:r w:rsidR="00413CE3" w:rsidRPr="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">uniquement </w:t>
       </w:r>
       <w:r w:rsidR="00091ABB" w:rsidRPr="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>par voie dématérialisée à l’adresse suivante </w:t>
       </w:r>
       <w:r w:rsidR="00091ABB" w:rsidRPr="004F55DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657DF8F0" w14:textId="77777777" w:rsidR="00D04A3A" w:rsidRPr="00811C58" w:rsidRDefault="00891B54" w:rsidP="00A92BCF">
+    <w:p w14:paraId="657DF8F0" w14:textId="77777777" w:rsidR="00D04A3A" w:rsidRPr="00811C58" w:rsidRDefault="00D87BB6" w:rsidP="00A92BCF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00D04A3A" w:rsidRPr="00811C58">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>https://marches-publics.departement974.fr/entreprise</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="210E258E" w14:textId="29CB13AB" w:rsidR="004C7E7B" w:rsidRDefault="00091ABB" w:rsidP="00091ABB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F55DE">
@@ -21063,51 +21073,51 @@
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00536DB8"/>
     <w:rsid w:val="00000A4F"/>
     <w:rsid w:val="00004833"/>
     <w:rsid w:val="0000644D"/>
     <w:rsid w:val="000074CC"/>
     <w:rsid w:val="00012481"/>
     <w:rsid w:val="00013CBC"/>
@@ -21434,50 +21444,51 @@
     <w:rsid w:val="0061231B"/>
     <w:rsid w:val="00614CE1"/>
     <w:rsid w:val="00616B1E"/>
     <w:rsid w:val="00625267"/>
     <w:rsid w:val="00626ABF"/>
     <w:rsid w:val="0062777F"/>
     <w:rsid w:val="00632B5D"/>
     <w:rsid w:val="00634DDE"/>
     <w:rsid w:val="00640987"/>
     <w:rsid w:val="006455C2"/>
     <w:rsid w:val="006511CD"/>
     <w:rsid w:val="00654011"/>
     <w:rsid w:val="00654E0E"/>
     <w:rsid w:val="0065662B"/>
     <w:rsid w:val="00656B37"/>
     <w:rsid w:val="006579E5"/>
     <w:rsid w:val="00660272"/>
     <w:rsid w:val="0066275A"/>
     <w:rsid w:val="00662D13"/>
     <w:rsid w:val="00665D8B"/>
     <w:rsid w:val="00685230"/>
     <w:rsid w:val="00695F3F"/>
     <w:rsid w:val="006969E1"/>
     <w:rsid w:val="006A0413"/>
     <w:rsid w:val="006A0DA8"/>
+    <w:rsid w:val="006A4533"/>
     <w:rsid w:val="006A51BD"/>
     <w:rsid w:val="006A644C"/>
     <w:rsid w:val="006A7EE9"/>
     <w:rsid w:val="006B32D4"/>
     <w:rsid w:val="006B3F33"/>
     <w:rsid w:val="006B4E17"/>
     <w:rsid w:val="006B54F6"/>
     <w:rsid w:val="006B567F"/>
     <w:rsid w:val="006B6837"/>
     <w:rsid w:val="006B6CB8"/>
     <w:rsid w:val="006B7986"/>
     <w:rsid w:val="006C4C20"/>
     <w:rsid w:val="006C4D9E"/>
     <w:rsid w:val="006C51AB"/>
     <w:rsid w:val="006C6F12"/>
     <w:rsid w:val="006C7F06"/>
     <w:rsid w:val="006D0977"/>
     <w:rsid w:val="006D1EC1"/>
     <w:rsid w:val="006D5499"/>
     <w:rsid w:val="006E00E9"/>
     <w:rsid w:val="006E3E8F"/>
     <w:rsid w:val="006E3F95"/>
     <w:rsid w:val="006E7FFE"/>
     <w:rsid w:val="006F107F"/>
     <w:rsid w:val="006F24A6"/>
@@ -21820,50 +21831,51 @@
     <w:rsid w:val="00D23FAC"/>
     <w:rsid w:val="00D251AE"/>
     <w:rsid w:val="00D269CB"/>
     <w:rsid w:val="00D27018"/>
     <w:rsid w:val="00D30311"/>
     <w:rsid w:val="00D3369A"/>
     <w:rsid w:val="00D33C70"/>
     <w:rsid w:val="00D37954"/>
     <w:rsid w:val="00D408A3"/>
     <w:rsid w:val="00D421F6"/>
     <w:rsid w:val="00D425FC"/>
     <w:rsid w:val="00D43C36"/>
     <w:rsid w:val="00D448D1"/>
     <w:rsid w:val="00D478A8"/>
     <w:rsid w:val="00D52017"/>
     <w:rsid w:val="00D528E6"/>
     <w:rsid w:val="00D53EC7"/>
     <w:rsid w:val="00D5556B"/>
     <w:rsid w:val="00D6082C"/>
     <w:rsid w:val="00D60955"/>
     <w:rsid w:val="00D65FC5"/>
     <w:rsid w:val="00D76555"/>
     <w:rsid w:val="00D806B9"/>
     <w:rsid w:val="00D851DA"/>
     <w:rsid w:val="00D87014"/>
+    <w:rsid w:val="00D87BB6"/>
     <w:rsid w:val="00D87F34"/>
     <w:rsid w:val="00D9031C"/>
     <w:rsid w:val="00D91459"/>
     <w:rsid w:val="00D91476"/>
     <w:rsid w:val="00D92003"/>
     <w:rsid w:val="00D92212"/>
     <w:rsid w:val="00D938A1"/>
     <w:rsid w:val="00D96AEA"/>
     <w:rsid w:val="00D96DBE"/>
     <w:rsid w:val="00DA1B6D"/>
     <w:rsid w:val="00DA72FF"/>
     <w:rsid w:val="00DB125F"/>
     <w:rsid w:val="00DB1D50"/>
     <w:rsid w:val="00DB3AE2"/>
     <w:rsid w:val="00DC166F"/>
     <w:rsid w:val="00DC3418"/>
     <w:rsid w:val="00DC3D77"/>
     <w:rsid w:val="00DC59A8"/>
     <w:rsid w:val="00DC6074"/>
     <w:rsid w:val="00DC73B3"/>
     <w:rsid w:val="00DD425B"/>
     <w:rsid w:val="00DD5B4F"/>
     <w:rsid w:val="00DD6DD5"/>
     <w:rsid w:val="00DD734E"/>
     <w:rsid w:val="00DD78E1"/>
@@ -21960,51 +21972,51 @@
     <w:rsid w:val="00FC4145"/>
     <w:rsid w:val="00FD1284"/>
     <w:rsid w:val="00FD143C"/>
     <w:rsid w:val="00FD1992"/>
     <w:rsid w:val="00FD715A"/>
     <w:rsid w:val="00FE1D40"/>
     <w:rsid w:val="00FE5DD5"/>
     <w:rsid w:val="00FF5F70"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6F322BBC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9180B314-4B76-44CD-84B5-67DD51D4B309}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -23464,87 +23476,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4ABBF4F7-B7C3-439C-A061-BBDF83FA065C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E5E6DB0-DB5F-4E12-8B70-023E0B8E058E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
   <Words>5713</Words>
-  <Characters>31426</Characters>
+  <Characters>31424</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>261</Lines>
   <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37065</CharactersWithSpaces>
+  <CharactersWithSpaces>37063</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="234" baseType="variant">
       <vt:variant>
         <vt:i4>6684725</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>219</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://marchesformalises.cg974.fr/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6684725</vt:i4>
       </vt:variant>
       <vt:variant>